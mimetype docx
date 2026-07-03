--- v0 (2026-05-17)
+++ v1 (2026-07-03)
@@ -3,546 +3,906 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="001743B2" w14:paraId="00000001" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="54C5FE60" w14:textId="2B571D89" w:rsidR="00132269" w:rsidRDefault="3594859E" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>AMARA DIALLO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4790012A" w14:textId="4E880BF5" w:rsidR="3594859E" w:rsidRDefault="3594859E" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 2026</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="458209BF" w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>London Borough of Richmond upon Thames</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="458209BF" w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Wandsworth, London</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E240DF3" w14:textId="5BCB7214" w:rsidR="12F35DD5" w:rsidRDefault="12F35DD5" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With respect to: </w:t>
+      </w:r>
+      <w:r w:rsidR="41CF065A" w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Public Health Programme Support Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="41CF065A" w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> position</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="00000002" w14:textId="77777777"/>
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="23F82248" w14:textId="6A4F77C6" w:rsidR="4D6F38DE" w:rsidRDefault="4D6F38DE" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="00000004" w14:textId="77777777"/>
-[...17 lines deleted...]
-        <w:t>(connecting our skills to what they do; show how your abilities and skills connect to their work; imagine doing that role - “they have connecting quality”)</w:t>
+    <w:p w14:paraId="797D5B99" w14:textId="25D8E058" w:rsidR="41CF065A" w:rsidRDefault="41CF065A" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Dear [</w:t>
+      </w:r>
+      <w:r w:rsidR="2830B1DD" w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00926FA4" w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Hiring Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="00000006" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. I facilitated three focus group discussions, bringing together service users and non-users to write up recommendations on technology-use for commuters. The results later informed discussions between stakeholders. </w:t>
+    <w:p w14:paraId="17998D20" w14:textId="71B1977D" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Richmond and Wandsworth Public Health team's commitment to addressing population health challenges across two of London's most diverse boroughs is what draws me to this Programme Support Officer role. The Children and Young People and Targeted Interventions team works at precisely the intersection of evidence and action where meaningful health outcomes are made — and I am keen to develop my project coordination and administrative skills within a local authority public health setting, contributing to the day-to-day functioning of a team with direct community impact.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="00000008" w14:textId="77777777"/>
-[...17 lines deleted...]
-        <w:t>(Paragraphs 2 and 3 start with the top listed skills from JD; deliver relevant evidence; rich detail of that skill; end with impact - “confirms candidate’s skills”)</w:t>
+    <w:p w14:paraId="1A0694B8" w14:textId="22BB9E08" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>There is a strong parallel between my background and the demands of this role. During my MSc Public Health at LSHTM, I coordinated a mixed-methods dissertation study across four rural districts in Ghana — managing a dataset of 450 participant surveys, liaising with local officials, and delivering the project on time and within an £8,000 budget. This experience sharpened my ability to keep complex, multi-strand work organised and moving forward, which I see as directly transferable to supporting the smooth running of a busy public health department.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="0000000A" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t>. In overseeing two customer experience surveys with over 130 responses, I was able to organise rankings of customer and commercial priorities and recommend projects that served both. In effecting recommendations, I organised resources and schedules with measurable timelines; anticipating how timelines might interact with other prioritiesalso affecting stakeholders. My organisation skills contributed to work being delivered ahead of time and in line with agreed objectives.</w:t>
+    <w:p w14:paraId="79EEC0B4" w14:textId="0E7AC31E" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Project management has been central to my work across both academic and professional settings. During my internship at Engage Health Africa, I supported a three-country evaluation of a community health worker programme across Ghana, Tanzania, and Uganda — coordinating qualitative data collection across 25 interviews, managing timelines across multiple workstreams, and contributing to a final report disseminated to FCDO and the Gates Foundation. This required maintaining clear documentation, tracking progress against deliverables, and proactively communicating updates to senior colleagues. I am confident in applying this structured approach to coordinating programme activities, supporting diary management, and ensuring the administrative functions of the Children and Young People team run efficiently.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="0000000C" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. I used Excel to automate result categorisations, applying data-smoothing, resulting in 4 graphs. The graphs summarised upwards of 500 rows of Excel data. This analysis was used to inform recommendations for action. </w:t>
+    <w:p w14:paraId="2C8E8473" w14:textId="522CA68C" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Communication — written and oral, and across a wide range of professionals — has been equally important throughout my experience. At Engage Health Africa, I contributed to evaluation reports reaching senior stakeholders including FCDO and the Gates Foundation, distilling complex findings from 1,200 programme participants into clear, accessible summaries. At St. Mungo's, I delivered weekly health literacy workshops to vulnerable service users on topics including sexual health and mental health, adapting my communication style to the needs of the group. I also presented dissertation findings to an audience of 40 or more academics and public health professionals at the LSHTM Annual Research Showcase, receiving commendation for clarity. In this role, I look forward to bringing that same range — from sensitive one-to-one interactions to clear written communication — to managing enquiries, writing agendas, and supporting the team's engagement with internal and external partners at all levels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="0000000E" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:t>Close with a simple balanced ending</w:t>
+    <w:p w14:paraId="715C4A7E" w14:textId="2AA9CECC" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Attention to detail has been a consistent thread across everything I have done. At St. Mungo's, I coordinated referrals to five specialist health services, maintaining accurate case records in line with GDPR requirements — where precision was not just good practice but a safeguarding obligation. In my dissertation research, I applied logistic regression and thematic analysis to a dataset of 450 surveys, where methodological rigour was essential to producing findings that could genuinely inform national antenatal care policy. I am proficient in Microsoft Office including Excel at an advanced level, and in data management tools including REDCap and KoboToolbox, and I am confident in applying this precision to invoice management, filing systems, and information coordination within the team.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="00000010" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">I am excited to further my consultative, organisation and analytical skills as Business Analyst at the British Museum and I look forward to the opportunity to talk together.  </w:t>
+    <w:p w14:paraId="16F73863" w14:textId="5BD97A38" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Thank you for considering my application. I look forward to the opportunity to discuss how my skills and experience could support the Children and Young People and Targeted Interventions team.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367BA9" w:rsidRDefault="00367BA9" w14:paraId="00000012" w14:textId="77777777"/>
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DCD6C87" w14:textId="096E3E28" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yours sincerely,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="52926375" w:rsidP="6E6C7F63" w:rsidRDefault="52926375" w14:paraId="4568481D" w14:textId="49DC143F">
-[...14 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="04C524A2" w14:textId="249E903F" w:rsidR="26A8E471" w:rsidRDefault="26A8E471" w:rsidP="4D6F38DE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D6F38DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Amara Diallo</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="6E6C7F63" w:rsidP="6E6C7F63" w:rsidRDefault="6E6C7F63" w14:paraId="24C455A4" w14:textId="0734E22A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="3CC82B5C" w14:textId="3FD1D2F6" w:rsidR="7A967995" w:rsidRDefault="7A967995" w:rsidP="7A967995">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00367BA9">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:p w14:paraId="3E624888" w14:textId="592C8F7A" w:rsidR="4E1C50D0" w:rsidRDefault="4E1C50D0" w:rsidP="7A967995">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="230" w:after="230"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="4E1C50D0">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...15 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D75A90"/>
+    <w:nsid w:val="38B5919A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1800025954">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53A2785F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="44861A2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2578B5A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E31AEF60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B596E8EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="56A67A94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="147C23F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DCE82B28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="276473D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="92402DD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="372508328">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="969287821">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00367BA9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="6E6C7F63"/>
+    <w:rsidRoot w:val="3BDD91B7"/>
+    <w:rsid w:val="00132269"/>
+    <w:rsid w:val="005A5330"/>
+    <w:rsid w:val="006E3C4B"/>
+    <w:rsid w:val="00926FA4"/>
+    <w:rsid w:val="0340C885"/>
+    <w:rsid w:val="0B92B8A3"/>
+    <w:rsid w:val="12F35DD5"/>
+    <w:rsid w:val="18628A22"/>
+    <w:rsid w:val="26A8E471"/>
+    <w:rsid w:val="2830B1DD"/>
+    <w:rsid w:val="3594859E"/>
+    <w:rsid w:val="3BDD91B7"/>
+    <w:rsid w:val="40812DFA"/>
+    <w:rsid w:val="41CF065A"/>
+    <w:rsid w:val="458209BF"/>
+    <w:rsid w:val="4D6F38DE"/>
+    <w:rsid w:val="4E1C50D0"/>
+    <w:rsid w:val="69C948EC"/>
+    <w:rsid w:val="7621AC5C"/>
+    <w:rsid w:val="7A967995"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{E1AD5842-D0FA-4A1D-970C-3715CF2AF279}"/>
+  <w14:docId w14:val="0A9DF2C1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C8764B7E-B583-4B04-B1BA-419952309900}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -698,52 +1058,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -810,600 +1170,375 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...112 lines deleted...]
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...41 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
-[...2 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KE8VJrDtXmI&amp;ab_channel=RajSidhu)" TargetMode="External" Id="R66f87c4849ce4065" /></Relationships>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...14 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a164dda-3779-4169-b957-e287451f6523" xmlns:ns3="3cda90d7-6aa6-4f9a-9ce9-0b73723b7e80" xmlns:ns4="9a31bc9a-f7a3-4a89-89b5-266ffbaeb7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c2fb73baff4c0563db871a5b3544549" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005CDB068948899343BF891C8DA5845D43" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3345bb22f665701945dc4ab321e9bb1d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a164dda-3779-4169-b957-e287451f6523" xmlns:ns3="3cda90d7-6aa6-4f9a-9ce9-0b73723b7e80" xmlns:ns4="9a31bc9a-f7a3-4a89-89b5-266ffbaeb7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fd6aa5f7abe14a89d284e2bab318e6f4" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="6a164dda-3779-4169-b957-e287451f6523"/>
     <xsd:import namespace="3cda90d7-6aa6-4f9a-9ce9-0b73723b7e80"/>
     <xsd:import namespace="9a31bc9a-f7a3-4a89-89b5-266ffbaeb7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Visibility" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1606,101 +1741,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <Visibility xmlns="6a164dda-3779-4169-b957-e287451f6523">Internal</Visibility>
     <TaxCatchAll xmlns="6a164dda-3779-4169-b957-e287451f6523" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3cda90d7-6aa6-4f9a-9ce9-0b73723b7e80">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Visibility xmlns="6a164dda-3779-4169-b957-e287451f6523">Internal</Visibility>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="8207403b-203c-4ed3-95cd-88a852189123" ContentTypeId="0x01" PreviousValue="false"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB3E832D-1D7A-4322-A35B-D774F965F9C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F23A907-558F-4DDF-85CB-AA151E4D957B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6a164dda-3779-4169-b957-e287451f6523"/>
+    <ds:schemaRef ds:uri="3cda90d7-6aa6-4f9a-9ce9-0b73723b7e80"/>
+    <ds:schemaRef ds:uri="9a31bc9a-f7a3-4a89-89b5-266ffbaeb7ca"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56E0F4BC-701E-413E-84E7-4522C32F8C39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA694505-28FD-4EF2-8008-3C05CEF06432}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCF7F00-30FC-462F-9AD5-D3837C54BAAB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71DC974E-B04D-4ECD-87AA-D34769EFA39F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6a164dda-3779-4169-b957-e287451f6523"/>
     <ds:schemaRef ds:uri="3cda90d7-6aa6-4f9a-9ce9-0b73723b7e80"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54886217-5ACA-460A-AEBE-A6E866C271F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Josh Phillips</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005CDB068948899343BF891C8DA5845D43</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>